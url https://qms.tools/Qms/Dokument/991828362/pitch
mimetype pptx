--- v0 (2026-07-12)
+++ v1 (2026-10-13)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcef5ee0a2a8c45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4c36818ee5d14d5b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re5f6fe595238451b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rca0a64a3d7e74b24"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re7fc3ac5006b44bf"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7a262ba8d9d04e1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9208a2fcd3464b84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd173743786e94c57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6934b0b8b60049c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R595a2ce0dc134816"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbdda8f852ff24772"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R80bfc070f91a4c3d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re5f6fe595238451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re7fc3ac5006b44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc1386da31e524a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R52087bdd833641bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3ca9f38941434fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra490c8cec6be4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7a262ba8d9d04e1a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c3d127387c64ef0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rca0a64a3d7e74b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9208a2fcd3464b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd173743786e94c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6934b0b8b60049c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R595a2ce0dc134816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbdda8f852ff24772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R80bfc070f91a4c3d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdc281a5a81e645b2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R33e69c0011ef46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra53f89d56b034da6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R694a852e38c64dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb133e1ef6a6a4873" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R33e69c0011ef46ac"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R694a852e38c64dd0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R68cb42cf749f4e95" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R309fb57bdd5b4ba7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9e000ee271b946eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R35f73127edf648d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4cac9cd89e7444b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R19cc09411e4548aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f20cd14cc8e4761" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R14bdef4012714ac0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>