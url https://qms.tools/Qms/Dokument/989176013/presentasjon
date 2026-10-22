--- v0 (2026-09-02)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb75fbf001cc84b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4eab757bcc0948a6" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra18924060efe4137"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3d7043b596db4f1f"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R98cefbc3744c48ba"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R03d353b4e8a144bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rccf14dc9a21c428c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcff0cc918bdc4c5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R395efd5f4a274e44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R576d5126c3c14305"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R488b8d8378ed4532"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc85f96a756134ac7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra52a15788fcf4b95"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra18924060efe4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R98cefbc3744c48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra34c15aa5d99493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9b2db60b63ca437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R51c250a1a47e4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5d81018812434533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdc922177fe2e4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R03d353b4e8a144bd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb0a0ef0ee0ec48bd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d7043b596db4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rccf14dc9a21c428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcff0cc918bdc4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R395efd5f4a274e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R576d5126c3c14305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R488b8d8378ed4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc85f96a756134ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra52a15788fcf4b95" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7be8314bae964e2b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra192d72a762d4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R3300a353476a4281" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rad38d4128b874aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra9e9bb560ca443b8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra192d72a762d4880"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rad38d4128b874aaf"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7321d8fe49b5401b" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re69be1fd59eb4644" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0ffbe820ee8a4de4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5f86fbf8cf724446" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3e4119700ad240d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R227a01d69d5546d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd1a91c19ccbb4397" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R19bc5f01b18e4539" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb475de8a1b794495" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>