--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4eab757bcc0948a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R616a6a7777f64565" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3d7043b596db4f1f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6f59991b8eef4994"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rccf14dc9a21c428c"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra52a15788fcf4b95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd20ebfa9026a44e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Red47d1f2a3914705"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5f8ca56c71974630"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfe888aadd8df4c0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R86b63f503bf4481e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3d5f69f456b24a31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0c64a917c1d74c3d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d7043b596db4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rccf14dc9a21c428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcff0cc918bdc4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R395efd5f4a274e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R576d5126c3c14305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R488b8d8378ed4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc85f96a756134ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra52a15788fcf4b95" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7be8314bae964e2b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f59991b8eef4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd20ebfa9026a44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Red47d1f2a3914705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f8ca56c71974630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfe888aadd8df4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R86b63f503bf4481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3d5f69f456b24a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0c64a917c1d74c3d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc1aa8b0352b4d7a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rad38d4128b874aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra9e9bb560ca443b8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8a985420eefb4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0d31e60559e14e25" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rad38d4128b874aaf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8a985420eefb4dd7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0ffbe820ee8a4de4" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb475de8a1b794495" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6d5e11638a7e4597" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd1117645548645c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6753ff79bf054c8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R483e28cf6420488d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4c3485ee5f844e5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf7e7942134d04f71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdcb3c0819dca4445" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>