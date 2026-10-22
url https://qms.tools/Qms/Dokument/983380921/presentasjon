--- v0 (2026-07-02)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0502a4e3cb514aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R50406321c16e41ba" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0500fa73f39b42a0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R59cf54511e1c46f3"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0ce2f1b04c3443a2"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2ad7f781dc064156"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R55314376cde0407a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2a830544b0c24a11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R64ba6e1ad6094168"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R41d3d237803c4ca9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R65a8858543704cd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7dc225c25b6048f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8fb39557b7734054"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0500fa73f39b42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ce2f1b04c3443a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd3ff0b368dfa41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R25c1804b480a4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2decae8f12824b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re30dd1ac960547f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdd78b7b7d9ec4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2ad7f781dc064156" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7382fa77634d4941" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59cf54511e1c46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R55314376cde0407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2a830544b0c24a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R64ba6e1ad6094168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R41d3d237803c4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65a8858543704cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7dc225c25b6048f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8fb39557b7734054" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2631be264ba84074" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31dc2f04f6a94b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R3097f3e092834022" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re54e16627e0c4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R02de0f48618949d2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R31dc2f04f6a94b7c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re54e16627e0c4b57"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R21b98ff50f034abf" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra9941da894224fc6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R956f1050973949c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R551588ba60c54618" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R549e23efc15e4d1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfe0780035ec64062" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R88c61f71aee14077" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7b7a50ab8c7948eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R28234fe4c4af4824" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1391,51 +1391,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ASK GJERMUND  –  100,0 %</a:t>
+              <a:t>GJERMUND ASK  –  100,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>