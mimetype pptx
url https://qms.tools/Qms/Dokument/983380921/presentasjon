--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R50406321c16e41ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R65b84ffa24754b9e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R59cf54511e1c46f3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6ead18145f224210"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R55314376cde0407a"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8fb39557b7734054"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd29a0aa5d3114e68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb98677981ead4292"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R805a0ba593864f88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcbf3c68c076646f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra8e54c9b5ccf4d33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0b11b9bf72f24e7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R40f34388da7d4954"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59cf54511e1c46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R55314376cde0407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2a830544b0c24a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R64ba6e1ad6094168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R41d3d237803c4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65a8858543704cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7dc225c25b6048f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8fb39557b7734054" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2631be264ba84074" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ead18145f224210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd29a0aa5d3114e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb98677981ead4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R805a0ba593864f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcbf3c68c076646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra8e54c9b5ccf4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0b11b9bf72f24e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R40f34388da7d4954" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3655a63d0bc044ba" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re54e16627e0c4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R02de0f48618949d2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R51105233110f4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R58bec5805e0b42d0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re54e16627e0c4b57"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R51105233110f4400"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R956f1050973949c7" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R28234fe4c4af4824" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8379ad831f664775" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc7ab2d1bc33444b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf17d2c9303514088" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R68d0c5fc14474b1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdb465a9588724a4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcf36c258fef84905" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra17da9c5b475469e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>