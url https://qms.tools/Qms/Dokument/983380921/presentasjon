--- v2 (2026-10-22)
+++ v3 (2026-10-25)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R65b84ffa24754b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R25302b732b7143df" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6ead18145f224210"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1795270a55294452"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd29a0aa5d3114e68"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R40f34388da7d4954"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R34522479280249eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R100c9c5b34e449c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc3c684950c5a4a40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5ac66f30656d4b9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R53bd540219e94a08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re12cc47ce9b54eb1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R667e9d03dd6e49ec"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ead18145f224210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd29a0aa5d3114e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb98677981ead4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R805a0ba593864f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcbf3c68c076646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra8e54c9b5ccf4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0b11b9bf72f24e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R40f34388da7d4954" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3655a63d0bc044ba" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1795270a55294452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R34522479280249eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R100c9c5b34e449c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc3c684950c5a4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5ac66f30656d4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R53bd540219e94a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re12cc47ce9b54eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R667e9d03dd6e49ec" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84912a2e9b004a1b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R51105233110f4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R58bec5805e0b42d0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R78f89ced62074c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Re5285a85beee4f8b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R51105233110f4400"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R78f89ced62074c3d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8379ad831f664775" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra17da9c5b475469e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbe8821f1dac1428c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7c8df8ee680a4995" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb4c989d6da84e4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rda67ea20c2f1460d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R32476d21ffc04da3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra26be5a134354849" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra20173bf0efb4af0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>