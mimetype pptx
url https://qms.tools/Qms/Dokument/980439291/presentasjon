--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6651e5bd45ac442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R27807047d1d542b8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6cacb6be977e4f5c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4aa963c7cff24a46"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc60525ea97f247a6"/>
-[...3 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R765d7de72c3b4d52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R166814d0b1b54007"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2addbd64b3c14ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9f71b594d82b4da8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbb2aa8ec504e49f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9f12809ecffe423b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6cacb6be977e4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc60525ea97f247a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3b9c4d5c007b4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8ca460a9e44749ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R146372a27daf4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R765d7de72c3b4d52" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R46aaf11eb4094964" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4aa963c7cff24a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R166814d0b1b54007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2addbd64b3c14ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f71b594d82b4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbb2aa8ec504e49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9f12809ecffe423b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99fe71a815f14e64" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1d2d3d90ab944635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R214a222b52dd44ce" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R76a0949cd8c94150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R3b36f89029cc44ec" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1d2d3d90ab944635"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R76a0949cd8c94150"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -204,63 +204,63 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R450396f1afe6418e" /></Relationships>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re58ca9dc813c4c66" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R817c86c25ff9435d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbf4b1b19f0d4428d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7bfcdb138be34114" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc67da9b0f09a4d5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3b65e67f418546bf" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>