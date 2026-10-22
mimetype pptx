--- v0 (2026-07-10)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf1935f61baa84da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9d6c83b79cdb4269" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7607645c72524b49"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbc4b1097e48a4d30"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4dbb3f2d3d684bbb"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9a9ea68026574e99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R954226d907b14484"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8ea6f557acda49e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb33439c8f2c0457b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3b98c0d917094a17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R49a0cfb596f0473a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R70e73deaf4704c43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra9c07df5c2794f8e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7607645c72524b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4dbb3f2d3d684bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra6d4369e8d104526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdd924a8d7ede4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R80cc568e906b4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reeaab69dce8c48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdc07bdf9abd84b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9a9ea68026574e99" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15761833a1b447fd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc4b1097e48a4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R954226d907b14484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8ea6f557acda49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb33439c8f2c0457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3b98c0d917094a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R49a0cfb596f0473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R70e73deaf4704c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra9c07df5c2794f8e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra274c92145104444" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R10b4227e82c5410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R73e7c8c407344142" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb5fd2d15359249ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra5a48085af6446e7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R10b4227e82c5410f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb5fd2d15359249ec"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1940e7bc09414909" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra00c1f1e4aad49f1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0163e3cdce444bf7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6c8871d6e6af4c2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb8331ae9e3464f8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd570c8202ecd41aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5e968e73693f420f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R14305b4a27754c11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfbd019bc7d8a4769" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1054,51 +1054,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nøkkeltall 2024</a:t>
+              <a:t>Nøkkeltall 2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1137,123 +1137,123 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Tall i hele kroner – kilde: Regnskapsregisteret</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Driftsinntekter:  37 526 360 kr</a:t>
-[...71 lines deleted...]
-              <a:t>Sum eiendeler:  20 939 723 kr</a:t>
+              <a:t>Driftsinntekter:  40 839 685 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Driftsresultat:  13 643 587 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Årsresultat:  10 601 404 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum egenkapital:  2 905 393 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum eiendeler:  19 755 552 kr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1391,69 +1391,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>VALG AS  –  55,0 %</a:t>
-[...17 lines deleted...]
-              <a:t>NONO AS  –  45,0 %</a:t>
+              <a:t>ACCRU PARTNERS NORGE AS  –  100,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>