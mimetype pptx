--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9d6c83b79cdb4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb7cc426b5a8a4d21" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbc4b1097e48a4d30"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re2eb90a2a769449f"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R954226d907b14484"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra9c07df5c2794f8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2692f79b43444944"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rac0de43deb034643"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfd52174d1b6f4615"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbeebe9899f36422a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf036b7a604954421"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6efd05d5cf09406f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R92eacd7770cb4501"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc4b1097e48a4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R954226d907b14484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8ea6f557acda49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb33439c8f2c0457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3b98c0d917094a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R49a0cfb596f0473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R70e73deaf4704c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra9c07df5c2794f8e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra274c92145104444" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re2eb90a2a769449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2692f79b43444944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rac0de43deb034643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfd52174d1b6f4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbeebe9899f36422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf036b7a604954421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6efd05d5cf09406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R92eacd7770cb4501" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re31a51f4e24248f8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb5fd2d15359249ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra5a48085af6446e7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcb2711d5b3694ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R1a13193bba9d4a0b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb5fd2d15359249ec"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcb2711d5b3694ecf"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0163e3cdce444bf7" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfbd019bc7d8a4769" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R125cd1cd654241bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9b92b31d8167434d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R23c5edb4c30b424a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf4d5567c2ae44e1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R604bce11e11a4cb6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcedf38f19e174909" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rae87731cc51f4ee9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>