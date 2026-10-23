--- v2 (2026-10-22)
+++ v3 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb7cc426b5a8a4d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Refd058f26aec4d5a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re2eb90a2a769449f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R99804bca5a61405e"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2692f79b43444944"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R92eacd7770cb4501"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf0e8a168a57c4c97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfe1adb8ec2444f4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R34110f69acee4a4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R611c69932ec74b94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7fed4e0b69174ba0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rab5827f9d3684ead"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfe8d9faf65bd49a1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re2eb90a2a769449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2692f79b43444944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rac0de43deb034643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfd52174d1b6f4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbeebe9899f36422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf036b7a604954421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6efd05d5cf09406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R92eacd7770cb4501" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re31a51f4e24248f8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99804bca5a61405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf0e8a168a57c4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfe1adb8ec2444f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R34110f69acee4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R611c69932ec74b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7fed4e0b69174ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rab5827f9d3684ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfe8d9faf65bd49a1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R568b2613961348bf" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcb2711d5b3694ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R1a13193bba9d4a0b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf4e1b7becd344975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R3e9fc645bb1b4ab5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcb2711d5b3694ecf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf4e1b7becd344975"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R125cd1cd654241bc" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rae87731cc51f4ee9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc7c876a9e294c2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd39076bb31c14f77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf947448352a14a14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R92da4edde2cc42a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R16f6bbf463924c31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R49f2dfb7e6944267" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9aa543edc20841d1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>