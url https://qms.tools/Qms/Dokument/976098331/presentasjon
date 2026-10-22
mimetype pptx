--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R85cbaed0ab12407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7ad8e3a3b3684d08" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R45fbca2a06604d1f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4dae92563c274ae4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8f52ae3f7c9949f5"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re73fb353ff264876"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5984208221ff41b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd2a26121105f4d12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2fcd5b6a7f364ab9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R48616e63daa04080"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd26e3c89ec1f45f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Raad501d535014580"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf9ada5cb88b2448a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R45fbca2a06604d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f52ae3f7c9949f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rabe0759a0ada4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc3baefd282574c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1d3a2bfcce684521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re5953d7071344508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R18a440d3d0b74649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re73fb353ff264876" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7121529730b9494c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4dae92563c274ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5984208221ff41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd2a26121105f4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2fcd5b6a7f364ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R48616e63daa04080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd26e3c89ec1f45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raad501d535014580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf9ada5cb88b2448a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c6128c2bb5a47d5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R48f1a4664bb34fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R74f830bcb6704e9d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc9a9c986a5c84f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R4f4320351b4247eb" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R48f1a4664bb34fa1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc9a9c986a5c84f64"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R680087dfb36f4a70" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3015f7879ceb4b9b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5eccac78d23a4e37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8613d4dbfd8447c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf3f2eb007574d00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc7315e93bad34ecc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R81aaaac2fd98475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdd1feed39b084cf1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re4f7b714031341ad" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>