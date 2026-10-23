--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7ad8e3a3b3684d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc3c77273a35a4ae1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4dae92563c274ae4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5a166ed7e2264351"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5984208221ff41b0"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf9ada5cb88b2448a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1c34754184f847dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9961fc90668f4c10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb95bdf848d9f4d06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R03e5a5f1c1d54747"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R37a4f43bd93e4ea5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R051d98921bea4dbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb9d8e7d163784412"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4dae92563c274ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5984208221ff41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd2a26121105f4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2fcd5b6a7f364ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R48616e63daa04080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd26e3c89ec1f45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raad501d535014580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf9ada5cb88b2448a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c6128c2bb5a47d5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a166ed7e2264351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1c34754184f847dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9961fc90668f4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb95bdf848d9f4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R03e5a5f1c1d54747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37a4f43bd93e4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R051d98921bea4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb9d8e7d163784412" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5fa3736174224395" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc9a9c986a5c84f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R4f4320351b4247eb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re674474d09114b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rd76353f127144910" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc9a9c986a5c84f64"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re674474d09114b8f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5eccac78d23a4e37" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re4f7b714031341ad" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb7f1145cc0d14a3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb900a15ec2a642ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R23dcfadce4cb422a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R72ec73d8e7704c27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8200dfac82344f52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd521cb77777d4f64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd67a5a1d92e04993" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>