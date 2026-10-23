--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6e5b7db2c908441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R99868d00e6834ed8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcbfbf22a1403444a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R254f5bf84f4647c9"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re25f0c340b474848"/>
-[...3 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9a764d12d7094f08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re1835214c2ae426c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R290c2c7d96b341fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R668c80f271574c91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra4434e3dc7d74761"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R738f236a2e94444f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcbfbf22a1403444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re25f0c340b474848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6583a24177d24d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2eb8e686d45b4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbe28d54ca73441c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9a764d12d7094f08" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rda7a794ad73043e5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R254f5bf84f4647c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re1835214c2ae426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R290c2c7d96b341fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R668c80f271574c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra4434e3dc7d74761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R738f236a2e94444f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0643d5c334494224" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R806f7c85f92a4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R34915c6fe25242d7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbf3ba1f964ce40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R9bd013108ede49f9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R806f7c85f92a4d30"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbf3ba1f964ce40f8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -204,63 +204,63 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3d3a5bc5f3d74337" /></Relationships>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfae8cbe01522477d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05665b9067704cd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcfed30ce623e4b4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1441d88e98b246fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb8c21035fe344da2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9ce842816f46448a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>