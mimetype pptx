--- v1 (2026-10-23)
+++ v2 (2026-10-25)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R99868d00e6834ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R93aa87b9a47f4382" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R254f5bf84f4647c9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8c59a02c5ad24a87"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re1835214c2ae426c"/>
-[...3 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R738f236a2e94444f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2d2e4a13dfe44470"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R319f02795a77440e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re9f7b8d408ca4062"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8f5cdaa0ab5b41e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5a0e8e52fa214820"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R254f5bf84f4647c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re1835214c2ae426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R290c2c7d96b341fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R668c80f271574c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra4434e3dc7d74761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R738f236a2e94444f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0643d5c334494224" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c59a02c5ad24a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d2e4a13dfe44470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R319f02795a77440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re9f7b8d408ca4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8f5cdaa0ab5b41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5a0e8e52fa214820" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra996a1c487df4194" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbf3ba1f964ce40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R9bd013108ede49f9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb718d2869f6e430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Raf0b3876da3a46dd" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbf3ba1f964ce40f8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb718d2869f6e430b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -204,63 +204,63 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05665b9067704cd5" /></Relationships>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9ce842816f46448a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfa0f40a5201c48c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R45acbade03e44973" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5c693a50d1b64e9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f7bbe8a6b844a7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R444e942743f346c6" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>