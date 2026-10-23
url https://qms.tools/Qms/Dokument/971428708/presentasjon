--- v0 (2026-06-28)
+++ v1 (2026-10-23)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb7f11a8bd30d4e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R55efdebc88c4470a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R69d011efead14b39"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R954a1fc9fb0f45f5"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R78351404cdb143ed"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R93d0f087c1e140ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R184edd8beab54d7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R506e70e4653a4e18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9f3079688c754333"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra591f7f33ca54b2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2fb15fb016344a1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R488468afe3564519"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69d011efead14b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78351404cdb143ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra04b7aa0e67b4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R163a7ae445174629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R15ef2c4809ff44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R785d5b7539bb401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R93d0f087c1e140ef" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5f694e3f7c8c4fd8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R954a1fc9fb0f45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R184edd8beab54d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R506e70e4653a4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f3079688c754333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra591f7f33ca54b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2fb15fb016344a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R488468afe3564519" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R871f7c61d25d4fd3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Red16b816c24a45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R11867ecfec08477e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7c9a7ffe0d5749c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R63751513f58c494d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Red16b816c24a45f9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7c9a7ffe0d5749c4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R786391b53d49436e" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf6260af124de4ec2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5eea4a6326f14dcc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc49001a487c4b57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3423d1988b814761" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra64eb79196834ef4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re643baeeaff84d69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R919a692a53854281" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>