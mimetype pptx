--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R55efdebc88c4470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R54391c342c91452b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R954a1fc9fb0f45f5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdef1580bcd214bc9"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R184edd8beab54d7a"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R488468afe3564519"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd1e6d96f01394bb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4d4b8e1015cd47f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1d73297098384f9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R83e3a109c9654eac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcd236a9c9c9e43c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra2bcd9aecd204c7b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R954a1fc9fb0f45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R184edd8beab54d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R506e70e4653a4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f3079688c754333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra591f7f33ca54b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2fb15fb016344a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R488468afe3564519" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R871f7c61d25d4fd3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdef1580bcd214bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd1e6d96f01394bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4d4b8e1015cd47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1d73297098384f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R83e3a109c9654eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcd236a9c9c9e43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra2bcd9aecd204c7b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7aa47f4e3505461d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7c9a7ffe0d5749c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R63751513f58c494d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7a2e9fb4d9d047c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rcf550d6b97564fa1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7c9a7ffe0d5749c4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7a2e9fb4d9d047c7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5eea4a6326f14dcc" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R919a692a53854281" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8741ed270073415f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R476f1354c8c04fc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6ee971c9ba204d16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7698f6d3c8d24620" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5e349268cf634b72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2aa9d6df32e74e73" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>