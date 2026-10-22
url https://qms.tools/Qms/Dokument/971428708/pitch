--- v0 (2026-06-28)
+++ v1 (2026-10-22)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rca4f220bd99c46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbc029b8008924076" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R416cc086471f4ca8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R63b6cb7bdbd843b6"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re47a0327f0e74ea3"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd409fca890724328"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R67ad4b5d130f4108"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rdfc23ccce0864d40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbc595b2fe6f9495e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfa23ba041c1444e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R981c1f1e7b6142ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R345abdbd6a2f4ce2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R416cc086471f4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re47a0327f0e74ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R555953d7edb547e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R618310b1ba3544e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9feba0866f474e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R94e5fd2daf524e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd409fca890724328" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8446ad8c13e64f8e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R63b6cb7bdbd843b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R67ad4b5d130f4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdfc23ccce0864d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc595b2fe6f9495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfa23ba041c1444e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R981c1f1e7b6142ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R345abdbd6a2f4ce2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad895606ac204b98" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd6970eb500624615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R7b0a59df937e46b4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc0027b311d144171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R2f7360873d944664" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd6970eb500624615"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc0027b311d144171"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc9d95152415c413d" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3d7a0491e6cf49a0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9c7630c72dfd4167" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R664b351666a641e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R51174a68a61041f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc1406cca27834a19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R93e1f0d6be254d87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4b5bb9397c5d401c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>