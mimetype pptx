--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbc029b8008924076" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7d38a607926d4e8e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R63b6cb7bdbd843b6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R478e282f511f4609"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R67ad4b5d130f4108"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R345abdbd6a2f4ce2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc744663f09bf41b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4a7255fb8ef445f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R29bfe616b1ab411e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9bffdcb8ed9c436a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R53c2affb53e640b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1cdc0c43d412493f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R63b6cb7bdbd843b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R67ad4b5d130f4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdfc23ccce0864d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc595b2fe6f9495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfa23ba041c1444e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R981c1f1e7b6142ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R345abdbd6a2f4ce2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad895606ac204b98" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R478e282f511f4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc744663f09bf41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4a7255fb8ef445f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R29bfe616b1ab411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9bffdcb8ed9c436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R53c2affb53e640b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1cdc0c43d412493f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R82b837d000c94402" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc0027b311d144171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R2f7360873d944664" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R57e999155f9a4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R01e3b1abcd0c4092" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc0027b311d144171"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R57e999155f9a4366"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9c7630c72dfd4167" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4b5bb9397c5d401c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R08f0065413a64007" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R071acb8fd9bc423a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R04d95e8419e544e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rafe54a9215734812" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec533e4581d24554" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rab2080dc5d0d4ba0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>