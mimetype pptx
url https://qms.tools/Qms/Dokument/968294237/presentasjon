--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R75544adb9ebd4c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R965aedec04e040a0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfbc4ec73b618492c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R407a8edb95fa46d6"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbd09f1bd5be74ae1"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R85c19f681ca64be5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb455ceaa0e9549e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0e5b72f1f77a47ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R378793d5bee64b1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf248703a805248b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R181d150b683f4411"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9610f347ef244374"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re62026e53f09457e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfbc4ec73b618492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbd09f1bd5be74ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R419f041ebf7e4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rddc31da2a3584cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra0291e81ddcc4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3fae8a59b2544b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1a3753de4a3a4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R85c19f681ca64be5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf9b812928f4440ac" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R407a8edb95fa46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb455ceaa0e9549e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0e5b72f1f77a47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R378793d5bee64b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf248703a805248b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R181d150b683f4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9610f347ef244374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re62026e53f09457e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fafa633e7654845" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc498d4085c854afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Re07276726f6c4a94" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7e61277f63b43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R9cb6560d3c0345bc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc498d4085c854afa"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re7e61277f63b43d8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3d0ec66fda444260" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R90ca2ecfcd7c4267" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R275de4a263ec4e2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re622b5f4eed04e03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R050d80fb8b0e48af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R73b89e4594d14518" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc2f537a52ebd499c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc856906e17124584" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcd6702f084ba456a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>