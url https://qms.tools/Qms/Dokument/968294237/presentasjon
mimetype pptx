--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R965aedec04e040a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6a9ca6f580014e49" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R407a8edb95fa46d6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6810c2bff4714279"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb455ceaa0e9549e5"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re62026e53f09457e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R636072b6ef3e41c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5653ea00b4a64d8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0e8aec03571a41d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0fa574a9226a4f3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8fdcd80e397a4ad5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re92bc6168d2f4f15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3e5c37000d984486"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R407a8edb95fa46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb455ceaa0e9549e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0e5b72f1f77a47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R378793d5bee64b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf248703a805248b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R181d150b683f4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9610f347ef244374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re62026e53f09457e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fafa633e7654845" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6810c2bff4714279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R636072b6ef3e41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5653ea00b4a64d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0e8aec03571a41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0fa574a9226a4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8fdcd80e397a4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re92bc6168d2f4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3e5c37000d984486" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd97864aa4b474086" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7e61277f63b43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R9cb6560d3c0345bc" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1a110c16fb8d4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R1c27ca00324a48a0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re7e61277f63b43d8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1a110c16fb8d4db2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R275de4a263ec4e2f" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcd6702f084ba456a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra5a4939bf2bf41a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R115701f0b0d34db9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rac68953393394c33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R600c080674824426" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2986c8c78ce24bb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec29f828ea2743d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9af03e84263e4b5a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>