--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8d8b8d9ad9784e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R94e83181ed39421a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0040344a1b934e47"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R41767f2171f94cbd"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ref158edcfc6d4714"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R11b9dd55873048e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0d87970a5981404d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb0b743d59d4947b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3e8efb0247aa46f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbf3fc4a163a94976"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R37c1f810342244a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8e9c52fda1e24458"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0040344a1b934e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ref158edcfc6d4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R455f44df900c4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re2521264b6c34658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7e64633262564b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd713cb63acc34e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R11b9dd55873048e3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R856e34da0e90420b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R41767f2171f94cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0d87970a5981404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb0b743d59d4947b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3e8efb0247aa46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbf3fc4a163a94976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37c1f810342244a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8e9c52fda1e24458" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R60811fe49fbb4417" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re6cfdfe6631d498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0bb55bad65e84de6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4805b49705184fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb73f311731e1436a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re6cfdfe6631d498e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4805b49705184fae"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2eb47caac90c43b0" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R765190b4890449df" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re797c3229da8414a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R30288b6868a5435c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R896b55f456f648b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2fd0095073ef4875" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4acde84d30634240" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2218e9e0320d4831" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>