--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R94e83181ed39421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R89d0831e06f949cf" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R41767f2171f94cbd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R63c1056020264c5d"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0d87970a5981404d"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8e9c52fda1e24458"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc5c12f064bd34830"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R615c324b6f3346d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R16ff79b37dc74b1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R02f822b62d9c4cb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2318a8f6db2f404b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra4968da1fe5f4cac"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R41767f2171f94cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0d87970a5981404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb0b743d59d4947b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3e8efb0247aa46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbf3fc4a163a94976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37c1f810342244a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8e9c52fda1e24458" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R60811fe49fbb4417" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R63c1056020264c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc5c12f064bd34830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R615c324b6f3346d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R16ff79b37dc74b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R02f822b62d9c4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2318a8f6db2f404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra4968da1fe5f4cac" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra9467e9345684193" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4805b49705184fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb73f311731e1436a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8766c0e6150648dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R128355615cee4d89" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4805b49705184fae"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8766c0e6150648dd"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re797c3229da8414a" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2218e9e0320d4831" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra8f8185eeefa4876" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R547bf6ddea334bad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb517faea0324945" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1095204df7ba4f4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R64b227561a8548dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc25752b67de84531" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>