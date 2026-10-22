--- v0 (2026-07-10)
+++ v1 (2026-10-22)
@@ -1,119 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R41f33ff00623457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc349b089c6fa4b49" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R38a79c8dede24c79"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R35e01e42617445fc"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R08c59d00fba94232"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5a6a81141c844449"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raefcc0a602624e83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R44c2d351609447ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rdd8e3261421540b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R40da302d8e414711"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Reccf34f340a14332"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6f2f2dbba4984169"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdbab6a356901469a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R38a79c8dede24c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R08c59d00fba94232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc4ef6419b5bf4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R005785f84ebd45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re91abfe31ae34b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra1474926898f4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5a6a81141c844449" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb728d44ba0bf4240" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R35e01e42617445fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raefcc0a602624e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R44c2d351609447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdd8e3261421540b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R40da302d8e414711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reccf34f340a14332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6f2f2dbba4984169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdbab6a356901469a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3000fe9838b1423a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re22c1519614641ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R2f70f31876c1451a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rff1e640d158e4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R343d4ea795764144" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re22c1519614641ad"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rff1e640d158e4a68"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb76b678171b6410b" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd0efa1a15f474c2c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd3b6bdf23d5e44c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6d6f8d9800a84a71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9f55f37ff2834c8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R78eff66e835b4069" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd443e839b702497f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb35f5f8f604d47da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rab5580167a424d35" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1049,51 +1054,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nøkkeltall 2024</a:t>
+              <a:t>Nøkkeltall 2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1132,123 +1137,123 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Tall i hele kroner – kilde: Regnskapsregisteret</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Driftsinntekter:  27 889 303 kr</a:t>
-[...71 lines deleted...]
-              <a:t>Sum eiendeler:  43 353 590 kr</a:t>
+              <a:t>Driftsinntekter:  95 899 211 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Driftsresultat:  −8 137 925 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Årsresultat:  −7 610 333 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum egenkapital:  28 702 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum eiendeler:  43 417 826 kr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1303,51 +1308,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kontakt</a:t>
+              <a:t>Eierskap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1368,164 +1373,346 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1850000"/>
             <a:ext cx="10820400" cy="4400000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ta gjerne kontakt</a:t>
-[...89 lines deleted...]
-              <a:t>Org.nr 933 224 813</a:t>
+              <a:t>Største aksjonærer</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>MESTERGRUPPEN AS  –  100,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>MESTERGRUPPEN BOLIGPARTNER AS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:off x="0" y="0"/>
+          <a:ext cx="12192000" cy="6858000"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="12192000" cy="6858000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="tittel"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="520000"/>
+            <a:ext cx="10820400" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E3A5F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kontakt</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="strek"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="1500000"/>
+            <a:ext cx="1800000" cy="60000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:srgbClr val="21A366"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="innhold"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="1850000"/>
+            <a:ext cx="10820400" cy="4400000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21A366"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ta gjerne kontakt</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Parkgata 36</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2317 Hamar</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>post@boligpartner.no</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>www.boligpartner.no</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Org.nr 933 224 813</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="bunn"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="6450000"/>
+            <a:ext cx="10820400" cy="300000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="5A6B7B"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>MESTERGRUPPEN BOLIGPARTNER AS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+  </p:clrMapOvr>
+</p:sld>
+</file>