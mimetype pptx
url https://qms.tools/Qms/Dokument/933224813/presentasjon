--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc349b089c6fa4b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R050bece75e254cb1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R35e01e42617445fc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2c369f557c9649b8"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raefcc0a602624e83"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdbab6a356901469a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc6d4378b1cd44117"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R21a0e754a76b4fee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8eeabaaed12d4e89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5de3f5291f944270"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R685515fbce9d4b74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3cba8296b9864b19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8f6635b188134c6f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R35e01e42617445fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raefcc0a602624e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R44c2d351609447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdd8e3261421540b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R40da302d8e414711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reccf34f340a14332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6f2f2dbba4984169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdbab6a356901469a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3000fe9838b1423a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c369f557c9649b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc6d4378b1cd44117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R21a0e754a76b4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8eeabaaed12d4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5de3f5291f944270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R685515fbce9d4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3cba8296b9864b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8f6635b188134c6f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3e1eefe78bed4d9a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rff1e640d158e4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R343d4ea795764144" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf19790433d294c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R7f35e134e2a048b9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rff1e640d158e4a68"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf19790433d294c35"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd3b6bdf23d5e44c5" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rab5580167a424d35" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7c62481b5d2e4144" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R56a4b1fc8df44fa7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6706b12a489f446d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R201c442e65a3451a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re8a1eeaa6c2d4074" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf8435fdaf1374ef0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5a3c7615727c4d61" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>