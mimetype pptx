--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd5e8137b86634089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rda62e2d185124eaa" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdc26636d7f3541e6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re25b9252035544f0"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcba53d0080fe44b8"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R33528697d16242bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R72603129bdf94fe9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc87f0a75efcb4f30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2d21ec7ba69f4cbf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3dffd6c274f74198"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re9f880262da14b06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R75320cc94e29474e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R17b12faff2a64e99"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdc26636d7f3541e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcba53d0080fe44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R376c071ffb1f4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd28c42d6746e400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbdaa1bba5ab6411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R162e0ac3aa59441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbed155c31a6f4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R33528697d16242bd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rabd3d86798f84283" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re25b9252035544f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R72603129bdf94fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc87f0a75efcb4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2d21ec7ba69f4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3dffd6c274f74198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re9f880262da14b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R75320cc94e29474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R17b12faff2a64e99" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85d448c8c84c4dee" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5657cd9226a9414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R4b703d5de41c4fe7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfd9f6225c93d4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Re05049d546e640b4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5657cd9226a9414d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfd9f6225c93d4751"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc8eb0549a8ce47cf" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R200ce996a068420f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R488a94874dcc405a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4798320b52384cba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raeb6c292f5ba4e91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd93bd534c39945b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2b86ae2f64894d1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R172b58b320c84144" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R74646a7ee8ba406c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>