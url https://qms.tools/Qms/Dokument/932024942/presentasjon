--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rda62e2d185124eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R11cbeec7e62e4de0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re25b9252035544f0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc180d8f3acd740e2"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R72603129bdf94fe9"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R17b12faff2a64e99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7707b9e7f3ec4d46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R83f48f7870f149e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd1742c35cbb34f41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R72fa9259ae8c4f28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc145ff3b41bc47db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc005a15ff7764ad0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6b7053fc37c241cd"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re25b9252035544f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R72603129bdf94fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc87f0a75efcb4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2d21ec7ba69f4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3dffd6c274f74198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re9f880262da14b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R75320cc94e29474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R17b12faff2a64e99" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85d448c8c84c4dee" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc180d8f3acd740e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7707b9e7f3ec4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R83f48f7870f149e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd1742c35cbb34f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R72fa9259ae8c4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc145ff3b41bc47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc005a15ff7764ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6b7053fc37c241cd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R50c0bab7cfd34bf8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfd9f6225c93d4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Re05049d546e640b4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7fa70b0722174c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R11f0432212f64110" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfd9f6225c93d4751"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7fa70b0722174c14"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R488a94874dcc405a" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R74646a7ee8ba406c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra5fc1abe13fb421e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfcd13a78e05a4f58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R984e25dd6528429c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3058e347b0fd447c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R16621eb0ae984662" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8a3f407a2c864529" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R339321b5bc50438f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>