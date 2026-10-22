--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc9cb4827e6034060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9365bea213cc4abb" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0562d980c4924d60"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R959d08b1c51645bd"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc1b9140b6133445a"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R47e9fc763aba4fb1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2d4a3f64df194901"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9354f31c513746b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R111c870e424a4099"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4deac555c74d4264"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1da9865782f847b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfc422486392b4efa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7d35cbc6d1164b0f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0562d980c4924d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc1b9140b6133445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R03f8a11487c641db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb28a13cf979e4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9edce1b6de284d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R01239ba3a2094be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R99f2b0a5f0bb4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R47e9fc763aba4fb1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R00cc307297714e5b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R959d08b1c51645bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d4a3f64df194901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9354f31c513746b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R111c870e424a4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4deac555c74d4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1da9865782f847b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfc422486392b4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7d35cbc6d1164b0f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R423bf4506f7042c2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra583dcd0e586460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R892ccc309b5b424f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8b012085f1734c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R1aad528ee1764b95" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra583dcd0e586460f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8b012085f1734c10"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbb92f4556f624451" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f99c9d2369d428c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1a0a67f5783447be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R468786221e564b8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f1f6be964f34821" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R59b2acddea934ac8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5278db624d994224" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9ef6043827f341e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R108a7bf5ac224a94" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>