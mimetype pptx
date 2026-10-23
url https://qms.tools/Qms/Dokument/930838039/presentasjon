--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9365bea213cc4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc5e0024d1b0e4a84" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R959d08b1c51645bd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra868f101686a4595"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2d4a3f64df194901"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7d35cbc6d1164b0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb807c0c2165a4585"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9d1e14db42ec494c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R924ea8ec29134533"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1ad4b24171f2433b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfd4ffd9f93614207"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R33bbb4d89e1d49c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbe6ffd8322484f0c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R959d08b1c51645bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d4a3f64df194901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9354f31c513746b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R111c870e424a4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4deac555c74d4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1da9865782f847b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfc422486392b4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7d35cbc6d1164b0f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R423bf4506f7042c2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra868f101686a4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb807c0c2165a4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9d1e14db42ec494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R924ea8ec29134533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1ad4b24171f2433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfd4ffd9f93614207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R33bbb4d89e1d49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbe6ffd8322484f0c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R597362b1de6945bd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8b012085f1734c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R1aad528ee1764b95" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra1450b573d534b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R6b6dc4fe055c488f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8b012085f1734c10"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra1450b573d534b7f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1a0a67f5783447be" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R108a7bf5ac224a94" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6b74feea862b4e22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raece87c4ef924d3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R49df81f2af794971" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R15f576880c234ec8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3817527a66074e06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0977c487ea544e3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R75e177c32f6e4628" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>