--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5a1ee7c2d24949b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R82ce99fa65204334" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb62475d7df6d4a03"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rca5d244e23db492a"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R041716796e2c4ee7"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdbaa45714da24fcc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R79501387689a4714"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1e6cf8deb76d48de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R374bfc68080a4de7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R55d6edf38c894842"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R317e24f1bf02424c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R72cbb960dcc04dbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0bced78667dc47e8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb62475d7df6d4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R041716796e2c4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R38742d0f446f4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc99319cef8e848cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1d507583565648e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc55cfff87ff14356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6d64b985596a46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdbaa45714da24fcc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcfa48d945baa4847" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rca5d244e23db492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R79501387689a4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1e6cf8deb76d48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R374bfc68080a4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R55d6edf38c894842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R317e24f1bf02424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R72cbb960dcc04dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0bced78667dc47e8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R050a57b8973a4357" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra8c46fbc971c465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rf8bc6e6a78b6411d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f2a3d11beda4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8b3f59bd28934327" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra8c46fbc971c465b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0f2a3d11beda4920"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R68ae928ccf764bce" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R92cd2978d6d24b09" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R78fa4ac44a6b4cef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7ed75ba981984e5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5190a4cb30dc43eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5ff24e25ab7e4af0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R606cc585812a40c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4c722c4042b54423" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4da181be3d3a411a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>