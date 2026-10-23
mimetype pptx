--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R82ce99fa65204334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9fcf6c1eddad446b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rca5d244e23db492a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R299ace7dea444291"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R79501387689a4714"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0bced78667dc47e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd913543aa1b34926"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6a3bccc7bcc24af8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd6411549f26243b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R57264100abcd4efa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4e969a559dab43b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra52c088c9f7b4928"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb7b96380a75a4c20"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rca5d244e23db492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R79501387689a4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1e6cf8deb76d48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R374bfc68080a4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R55d6edf38c894842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R317e24f1bf02424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R72cbb960dcc04dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0bced78667dc47e8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R050a57b8973a4357" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R299ace7dea444291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd913543aa1b34926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6a3bccc7bcc24af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd6411549f26243b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R57264100abcd4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4e969a559dab43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra52c088c9f7b4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb7b96380a75a4c20" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra0fdd0d34d3c43be" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f2a3d11beda4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8b3f59bd28934327" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4af2a74dbee34c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R00feba1f47194220" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0f2a3d11beda4920"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4af2a74dbee34c5d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R78fa4ac44a6b4cef" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4da181be3d3a411a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc1fdecab50424414" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R35c3fb8dd27841ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd0d76215bfb749a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R81a7edb27d30419a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra06b6861452f4f73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R73dc9b8aedae442c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3b41800077a46ce" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>