--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfe080b1a98e54a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdae7ffb89d7347f2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R64ca717dd061435a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R79b3438f72144e87"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R689e9e5f924e41fc"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R10c3fd3da15d4e3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc1130ba3cc154663"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rce29a386e73047bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1bcfc719850b41c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbe7796a2592e4ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R143dcc07242044a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5b804e74568d4d93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R25b8b94d62ac4ba3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R64ca717dd061435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R689e9e5f924e41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R31ae4b8960a54fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdf22a11667064f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R119e110a3bb447b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R519b959db7174c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R94d2a519186a4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R10c3fd3da15d4e3f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdbe7c2ed8d504afe" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79b3438f72144e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc1130ba3cc154663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rce29a386e73047bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1bcfc719850b41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbe7796a2592e4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R143dcc07242044a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5b804e74568d4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R25b8b94d62ac4ba3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra0ca72c2596141ba" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8c4b92de681b4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R132a0397fa764779" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R783b6d6a3f584bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rd04033d3bbe748a2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8c4b92de681b4a09"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R783b6d6a3f584bfa"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R17e3a8b354834f59" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R67c090485d534cb0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7b90bb6126214908" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf953d94d97a410c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R875bbe81ee464afa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raca736b868fd41e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R10883d8ff34b4622" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R30ad090dcfcf4d8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R695cd7bdd93f416d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1391,51 +1391,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CAMO SANEL  –  50,0 %</a:t>
+              <a:t>SANEL CAMO  –  50,0 %</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>W.I.NVEST AS  –  50,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
@@ -1591,51 +1591,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Ta gjerne kontakt</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>M Jul Halvorsens veg 11A</a:t>
+              <a:t>c/o Ivo Walker, M Jul Halvorsens veg 11A</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>2053 Jessheim</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>