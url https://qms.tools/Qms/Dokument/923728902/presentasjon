--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R91e23b36b878474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R39ff70e581634beb" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcb736ca831d940bd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbcd0a937b8834249"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra25530b7132346d4"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf492f1e754db4c8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R444d439994294a6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R583eba98dab04ac3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd1bf54d95aa04ba4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Raf31023e1960493c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R62cbdee12f2d4f37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Raea9048d8e89420b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4749e81ee3644450"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb736ca831d940bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra25530b7132346d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R46a64633263a45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R22c154e61c0046e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rca7afb7eb1bc42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0b9ba8493b7943ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6269272315904833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf492f1e754db4c8c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb020a73628a24fb8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbcd0a937b8834249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R444d439994294a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R583eba98dab04ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd1bf54d95aa04ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raf31023e1960493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R62cbdee12f2d4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raea9048d8e89420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4749e81ee3644450" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re753bd9837384b17" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Reb6a7c93678241af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R044bfbfa805240fb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R26cbecf7421a4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R42898a679a00481b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Reb6a7c93678241af"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R26cbecf7421a4686"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rde5884b471624ceb" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f641677d8464e23" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6cf06659bafe44a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2dc3cb9fed554ba0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5bfd29eac0554859" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4487e2c3a25b4516" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4d2b9ea6f062491c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcccfc03e87f147ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4cfd705045184112" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>