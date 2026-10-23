--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R39ff70e581634beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf0bd70944dcf46e3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbcd0a937b8834249"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R18b886dcde3d45cf"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R444d439994294a6a"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4749e81ee3644450"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R480f0bc96a2f4a2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd5b6bdc848d34f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6b2c79afdbf84c45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rdb868d8d23dd47bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdf1b27fca861497f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8af77d3170e84806"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R38a66441dc7f4cd5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbcd0a937b8834249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R444d439994294a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R583eba98dab04ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd1bf54d95aa04ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raf31023e1960493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R62cbdee12f2d4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raea9048d8e89420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4749e81ee3644450" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re753bd9837384b17" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R18b886dcde3d45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R480f0bc96a2f4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd5b6bdc848d34f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b2c79afdbf84c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdb868d8d23dd47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdf1b27fca861497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8af77d3170e84806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R38a66441dc7f4cd5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3a31d91a8bfc429f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R26cbecf7421a4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R42898a679a00481b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0abbefcb3a584bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R214aee03e419470d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R26cbecf7421a4686"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0abbefcb3a584bde"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6cf06659bafe44a9" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4cfd705045184112" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R99b24c88f41e48ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rac3808b4e3434a4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2cad7e92528d4cc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1d0abe107b7e401c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4ae7ed88f6d44b3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R08afcfc9ec1c42ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc5feb0f2f0104b88" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>