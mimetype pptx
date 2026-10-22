--- v0 (2026-07-09)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R846e36f193894feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re2d1a486ec7d40ea" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2cea190af20e4f03"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R59f62ea92b014799"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbeb006089b8b407f"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5128f9e2e20c4adc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4143c6b9371f4187"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R234d1138c5c34e09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1b9f44a10b6e4c8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rdca638b40ad8496b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2d2f66826dab451b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4c4ffe01664846f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc74503fa1a8f44fa"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2cea190af20e4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbeb006089b8b407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R084724e17e504530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R14e58e3b6f5e4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R60a2e1ada19c45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra52bc4f58e3e4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra40b8a31a738448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5128f9e2e20c4adc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rea8d48dc93e54a00" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59f62ea92b014799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4143c6b9371f4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R234d1138c5c34e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1b9f44a10b6e4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdca638b40ad8496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2d2f66826dab451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4c4ffe01664846f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc74503fa1a8f44fa" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R96e9bf79fe864d3f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R28846a7c81bc477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R4b4e5b92431047fa" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbf1ad1f4fca341a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R5de67982b9ef45e8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R28846a7c81bc477f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbf1ad1f4fca341a7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbdd7edd676734ab2" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05a575bc5a1c4c65" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R246bcf2dd2eb4ead" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R119263bd58334c7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc9f3bc6d9cf84227" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0aeddce384154cc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb615168e4dbe413b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6840f415fdff418d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdb2c614acb2d4768" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>