--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re2d1a486ec7d40ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbd0c6bf3811245ad" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R59f62ea92b014799"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra72cd72140604092"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4143c6b9371f4187"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc74503fa1a8f44fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4cbd13182b5d410a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R37ad051f3cee4439"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4d5eecd19c244998"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R758fd5c6d0f84bfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2516a376b0fc420e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf039a17e06704255"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R79ee06988ae247e6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59f62ea92b014799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4143c6b9371f4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R234d1138c5c34e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1b9f44a10b6e4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdca638b40ad8496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2d2f66826dab451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4c4ffe01664846f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc74503fa1a8f44fa" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R96e9bf79fe864d3f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra72cd72140604092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4cbd13182b5d410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R37ad051f3cee4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4d5eecd19c244998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R758fd5c6d0f84bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2516a376b0fc420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf039a17e06704255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R79ee06988ae247e6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9f0af5c3e0344100" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbf1ad1f4fca341a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R5de67982b9ef45e8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R318a4d79aba24e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R49eccceef7a64e5a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbf1ad1f4fca341a7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R318a4d79aba24e49"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R246bcf2dd2eb4ead" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdb2c614acb2d4768" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0a766be0503c4ff9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R29af758ab4b04051" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4671b495b2e043fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R94b90694c4ce4f4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb20af866d76a4886" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R728cfa17db38444a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R761af5afe50749e9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>