--- v0 (2026-07-01)
+++ v1 (2026-10-26)
@@ -1,121 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7c3a078e3b1a46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rca43c97d1f654503" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5dcb82b35e9c45d7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc3796d51c31544f0"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re4b058493fd34bcb"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9c10a37ba76d4abe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R63a99d1354b74f98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rafd7260415f142f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6b52672298c14fd7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R65ead235fcdd48ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd96cb17fc04c437f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R510504243583458d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5dcb82b35e9c45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re4b058493fd34bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R44085ec224cc43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R45c14bbec67748f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R19ce8c6aa0bf4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re0bba29348ac4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf64c70f2de9944a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9c10a37ba76d4abe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R18b75c1c07884c5f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc3796d51c31544f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R63a99d1354b74f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rafd7260415f142f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b52672298c14fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R65ead235fcdd48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd96cb17fc04c437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R510504243583458d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8dc9242ac4ba4730" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R00a9fd8e06344da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R56b1e3db0c534131" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9d096def03e74125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R69e18fb808e3439d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R00a9fd8e06344da6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9d096def03e74125"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7cb51dd0f0784444" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9e940545936349f8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3c9ada90aec14f0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R755faf8f92994ed3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R19656fb454c041d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb14da422c7ba4206" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R90dec26f7a474af2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8252c4d08db64bfa" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1054,51 +1049,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nøkkeltall 2025</a:t>
+              <a:t>Eierskap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1119,141 +1114,69 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1850000"/>
             <a:ext cx="10820400" cy="4400000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tall i hele kroner – kilde: Regnskapsregisteret</a:t>
+              <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Driftsinntekter:  13 134 420 kr</a:t>
-[...71 lines deleted...]
-              <a:t>Sum eiendeler:  6 059 699 kr</a:t>
+              <a:t>HEGGERUDSTAD AS  –  100,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1308,51 +1231,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eierskap</a:t>
+              <a:t>Kontakt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1373,310 +1296,128 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1850000"/>
             <a:ext cx="10820400" cy="4400000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Største aksjonærer</a:t>
+              <a:t>Ta gjerne kontakt</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>HEGGERUDSTAD AS  –  100,0 %</a:t>
+              <a:t>Hedalsveien 63</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3524 Nes I Ådal</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Org.nr 920 286 364</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>HEGGERUDSTAD MASKIN AS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
-
-[...216 lines deleted...]
-</file>