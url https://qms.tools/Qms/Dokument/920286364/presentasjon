--- v1 (2026-10-26)
+++ v2 (2026-10-26)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rca43c97d1f654503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R303695df854a4708" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc3796d51c31544f0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcefbe3e28ccf4a1b"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R63a99d1354b74f98"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R510504243583458d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R537eede8744d4993"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R20ae3f585c01475a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R75fa47447794492b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1a1354210fc6444f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd0480615903d47bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9ac029b4a1564db9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc3796d51c31544f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R63a99d1354b74f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rafd7260415f142f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b52672298c14fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R65ead235fcdd48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd96cb17fc04c437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R510504243583458d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8dc9242ac4ba4730" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcefbe3e28ccf4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R537eede8744d4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R20ae3f585c01475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R75fa47447794492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1a1354210fc6444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd0480615903d47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9ac029b4a1564db9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab09c4608b61418c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9d096def03e74125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R69e18fb808e3439d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2c63ba67e9024890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R87acb3717b83436c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9d096def03e74125"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2c63ba67e9024890"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3c9ada90aec14f0b" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8252c4d08db64bfa" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0961306026a54cba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3e37849d1ea046c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1898994cabb04bc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3b589e17287b4844" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4523b763f01e4af5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3862e9ce92b4ef3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>