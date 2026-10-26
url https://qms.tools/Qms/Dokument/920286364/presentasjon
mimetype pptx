--- v2 (2026-10-26)
+++ v3 (2026-10-26)
@@ -1,119 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R303695df854a4708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3219cb6c9ff24ee5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcefbe3e28ccf4a1b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5d430ae3c80c4626"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R537eede8744d4993"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9ac029b4a1564db9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4bf9b3f4656844c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R52da952e84e44002"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R58fac5252f0b4254"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R256e8bf4665e4fb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4cb954492e5546dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Refa2ef9efb694aa5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7f87097014174612"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcefbe3e28ccf4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R537eede8744d4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R20ae3f585c01475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R75fa47447794492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1a1354210fc6444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd0480615903d47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9ac029b4a1564db9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab09c4608b61418c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d430ae3c80c4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4bf9b3f4656844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R52da952e84e44002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R58fac5252f0b4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R256e8bf4665e4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4cb954492e5546dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Refa2ef9efb694aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7f87097014174612" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6d6aa050fcf44675" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2c63ba67e9024890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R87acb3717b83436c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbf9cb3c154b5443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb0a6dc06c5e348c2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2c63ba67e9024890"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbf9cb3c154b5443a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0961306026a54cba" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3862e9ce92b4ef3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc4a91c5501c64117" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb14643625feb427c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf85d1fe40bb34924" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0743c0176c1a44b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6f6d0922a05a431b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5d659c650b744146" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rba8fb2b7839d4931" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1049,51 +1054,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eierskap</a:t>
+              <a:t>Nøkkeltall 2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1114,69 +1119,141 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1850000"/>
             <a:ext cx="10820400" cy="4400000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Største aksjonærer</a:t>
-[...17 lines deleted...]
-              <a:t>HEGGERUDSTAD AS  –  100,0 %</a:t>
+              <a:t>Tall i hele kroner – kilde: Regnskapsregisteret</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Driftsinntekter:  13 134 420 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Driftsresultat:  536 985 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Årsresultat:  434 948 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum egenkapital:  844 385 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum eiendeler:  6 059 699 kr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1231,51 +1308,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kontakt</a:t>
+              <a:t>Eierskap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1296,128 +1373,310 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1850000"/>
             <a:ext cx="10820400" cy="4400000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ta gjerne kontakt</a:t>
-[...53 lines deleted...]
-              <a:t>Org.nr 920 286 364</a:t>
+              <a:t>Største aksjonærer</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>HEGGERUDSTAD AS  –  100,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>HEGGERUDSTAD MASKIN AS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:off x="0" y="0"/>
+          <a:ext cx="12192000" cy="6858000"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="12192000" cy="6858000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="tittel"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="520000"/>
+            <a:ext cx="10820400" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E3A5F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kontakt</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="strek"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="1500000"/>
+            <a:ext cx="1800000" cy="60000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:srgbClr val="21A366"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="innhold"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="1850000"/>
+            <a:ext cx="10820400" cy="4400000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21A366"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ta gjerne kontakt</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hedalsveien 63</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3524 Nes I Ådal</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Org.nr 920 286 364</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="bunn"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="6450000"/>
+            <a:ext cx="10820400" cy="300000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="5A6B7B"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>HEGGERUDSTAD MASKIN AS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+  </p:clrMapOvr>
+</p:sld>
+</file>