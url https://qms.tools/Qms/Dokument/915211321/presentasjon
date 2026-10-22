--- v0 (2026-07-05)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re79ad5297ced41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R10c9537806d44f0d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb252a34546ea44b8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R15b09fa4a3de4301"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9b462736c913406e"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfa5b337d7f5b4748"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4ab5d5b9fbe942d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re96e73e8eca7497c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0b8ad05cb6894eb4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R540a00108bdc43a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R399d7f56df3046a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9b251e58c5414373"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2dddd11674074986"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb252a34546ea44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9b462736c913406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb32fdb0895864942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4957d603f20549de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R124c8f3a0cb344e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rda050d0db6984735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc9458972710447a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfa5b337d7f5b4748" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf860d1a1ed6c4cc7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15b09fa4a3de4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4ab5d5b9fbe942d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re96e73e8eca7497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0b8ad05cb6894eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R540a00108bdc43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R399d7f56df3046a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9b251e58c5414373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2dddd11674074986" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad9087b119c6467c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R61eada62fe474a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R5cc5c0a55cb44c12" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R381c28040b3244b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8380036b15d34557" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R61eada62fe474a33"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R381c28040b3244b6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R853edc301fee44ba" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5970416568554089" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd22e21e296e24e38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R46ccf422ed0549c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R410f28e795fd4993" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3982cd6faf3e46bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rddc4fe4d8e5b4660" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R69ca73a6be5a4cae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2fe5ac5bb4344438" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1373,51 +1373,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>JØSSANG TORE  –  100,0 %</a:t>
+              <a:t>TORE JØSSANG  –  100,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>