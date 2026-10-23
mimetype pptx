--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R10c9537806d44f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R95aa3e635b294bdd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R15b09fa4a3de4301"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcb7a28d2d98e40ea"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4ab5d5b9fbe942d9"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2dddd11674074986"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6a29cffc8c184224"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd225ec7bbbf747c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R997db35e1bd448ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R66283bc5abb34e0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9622e0194ce84dca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf5d0dcf585174234"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf49f5165af2b48a6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15b09fa4a3de4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4ab5d5b9fbe942d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re96e73e8eca7497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0b8ad05cb6894eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R540a00108bdc43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R399d7f56df3046a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9b251e58c5414373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2dddd11674074986" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad9087b119c6467c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb7a28d2d98e40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6a29cffc8c184224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd225ec7bbbf747c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R997db35e1bd448ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R66283bc5abb34e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9622e0194ce84dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf5d0dcf585174234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf49f5165af2b48a6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9903efd41ddb45c9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R381c28040b3244b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8380036b15d34557" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f6d6107048e402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R29b2a8fd9eae45ea" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R381c28040b3244b6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8f6d6107048e402d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd22e21e296e24e38" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2fe5ac5bb4344438" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3cbd5375d9b64949" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8992adde64644737" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfd2a5040d801403b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf190bc3cadd9469a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9bd7943db44c41ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re83f72701a094355" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6cec36be2ca94bda" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>