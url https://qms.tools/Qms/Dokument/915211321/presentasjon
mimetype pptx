--- v2 (2026-10-23)
+++ v3 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R95aa3e635b294bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rda8897a0a9784345" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcb7a28d2d98e40ea"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R23f29be885bc4b42"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6a29cffc8c184224"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf49f5165af2b48a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R39722dbf35a649b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R250912af30554c22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rdeb5b70dd95a4020"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7de3e36997904075"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R07f5dec623624111"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R28b9c751ae0f4023"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R976f50cb47be4e26"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb7a28d2d98e40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6a29cffc8c184224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd225ec7bbbf747c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R997db35e1bd448ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R66283bc5abb34e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9622e0194ce84dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf5d0dcf585174234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf49f5165af2b48a6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9903efd41ddb45c9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23f29be885bc4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R39722dbf35a649b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R250912af30554c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdeb5b70dd95a4020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7de3e36997904075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R07f5dec623624111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R28b9c751ae0f4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R976f50cb47be4e26" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra79abbaccc4d4c8f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f6d6107048e402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R29b2a8fd9eae45ea" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6160db1012e649c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R524f1bcdfeb744d1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8f6d6107048e402d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6160db1012e649c0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3cbd5375d9b64949" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6cec36be2ca94bda" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd66d13be357042dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8085b12426674c02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R50b4ddc628904388" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R11c9f2bbce9f459c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb7c1cfe474e24ebc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re8f0f9f91e214860" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R198e92ececa6469c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>