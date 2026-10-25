--- v0 (2026-07-12)
+++ v1 (2026-10-25)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7a1f0ba377e84b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8a7b2b3b4c5b478e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8f9ce66f98f247bc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R19fbe88848374df7"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0ffabc3df215479f"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1df80a6ce5704179"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0fe49e7101fa4ae8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8d07019fe97e47d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra152492fbc7e46e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb9397cc307a845cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1d5ffd691d14435d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6bbb6dee3ed84211"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6473a42a32854bfc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f9ce66f98f247bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ffabc3df215479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc41c6e9f10fe4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7f8cca9bfb06426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R06e3b10fe96e4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3f2bac9a8bf84c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re88ce5fc8e4143d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1df80a6ce5704179" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R89667804b3d640e7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19fbe88848374df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0fe49e7101fa4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8d07019fe97e47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra152492fbc7e46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb9397cc307a845cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1d5ffd691d14435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6bbb6dee3ed84211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6473a42a32854bfc" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7f5d7b94b1fc4a0d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfbd5c2ff654c46bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R68f5d8ce6a6d48c3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R92e46c28d21d484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0cede0f606014921" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfbd5c2ff654c46bb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R92e46c28d21d484a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3eabdf945de4470d" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7c87a75caede44d5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref563c41da734d0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3ea458577a6243bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R46d2c5513578446b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R672bd5f490fb4e83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R693755009749410c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R46a4eebe71ff4beb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc1d37b009e5d4dab" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>