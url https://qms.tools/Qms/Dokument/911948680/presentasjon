--- v1 (2026-10-25)
+++ v2 (2026-10-25)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8a7b2b3b4c5b478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R71c2c70bd36e4b1e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R19fbe88848374df7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R55fd1245369c4b40"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0fe49e7101fa4ae8"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6473a42a32854bfc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raac0796c13bd42b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5e6148b18e624eba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2b05a2b50fcc4382"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re305c540d75f47c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R907749afb42c4980"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Raa8983d5f27047ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9e216477b3f7429f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19fbe88848374df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0fe49e7101fa4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8d07019fe97e47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra152492fbc7e46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb9397cc307a845cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1d5ffd691d14435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6bbb6dee3ed84211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6473a42a32854bfc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7f5d7b94b1fc4a0d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R55fd1245369c4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raac0796c13bd42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5e6148b18e624eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2b05a2b50fcc4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re305c540d75f47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R907749afb42c4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raa8983d5f27047ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9e216477b3f7429f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0941508e4d7b4937" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R92e46c28d21d484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0cede0f606014921" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc256ada58c84da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rcce1d56496c4403e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R92e46c28d21d484a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfc256ada58c84da5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref563c41da734d0d" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc1d37b009e5d4dab" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R41f1502896754bcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3ed2e91ab3e24075" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd9956ef1e7ff4a8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re51e5d3396b148ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf0d3ab86ff2949b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb0c1c0f774b3411e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb31b66a631174f8a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>